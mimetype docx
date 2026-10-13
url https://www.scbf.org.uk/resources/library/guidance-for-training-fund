--- v0 (2025-10-17)
+++ v1 (2026-10-13)
@@ -1,2887 +1,1646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2DFE75B5" w14:textId="419A7767" w:rsidR="00542332" w:rsidRDefault="003F774A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="10173EAD" w14:textId="609FABDC" w:rsidR="000B20E1" w:rsidRDefault="000B20E1" w:rsidP="0044635B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...279 lines deleted...]
-      <w:r>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044635B">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0A785" wp14:editId="0F2DF3C8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0A785" wp14:editId="6890EDE9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>81280</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1851660" cy="1234440"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21333"/>
                 <wp:lineTo x="21333" y="21333"/>
                 <wp:lineTo x="21333" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1865953159" name="Picture 1865953159" descr="A logo for a community&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1865953159" name="Picture 1865953159" descr="A logo for a community&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1851660" cy="1234440"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335C01B0" w14:textId="570403CA" w:rsidR="003F774A" w:rsidRDefault="003F774A"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="50EC46FA" w14:textId="77777777" w:rsidR="003F774A" w:rsidRPr="00E735EA" w:rsidRDefault="003F774A">
+    <w:p w14:paraId="16DBE035" w14:textId="4AD82210" w:rsidR="0044635B" w:rsidRPr="0044635B" w:rsidRDefault="00BF3BA5" w:rsidP="0044635B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Viking Community Fun</w:t>
+      </w:r>
+      <w:r w:rsidR="0044635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120A2428" w14:textId="2571B93B" w:rsidR="00BF3BA5" w:rsidRPr="0044635B" w:rsidRDefault="00BF3BA5" w:rsidP="0044635B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Guidance for applying</w:t>
+      </w:r>
+      <w:r w:rsidR="006610BB" w:rsidRPr="0044635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="0044635B" w:rsidRPr="0044635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="006610BB" w:rsidRPr="0044635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>upport for an Accredited Training Course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07469D43" w14:textId="77777777" w:rsidR="00BF3BA5" w:rsidRDefault="00BF3BA5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...146 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="64FEF606" w14:textId="77777777" w:rsidR="00FE056B" w:rsidRDefault="00FE056B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186A4B03" w14:textId="77777777" w:rsidR="000B20E1" w:rsidRDefault="000B20E1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E76743" w14:textId="70E714C1" w:rsidR="00FE056B" w:rsidRDefault="00386926" w:rsidP="00FE056B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00121599">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ho can apply and how much can I apply for?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527128F7" w14:textId="77777777" w:rsidR="00FE056B" w:rsidRDefault="00FE056B" w:rsidP="00FE056B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5121F016" w14:textId="255DB0B5" w:rsidR="00FE056B" w:rsidRPr="00C85129" w:rsidRDefault="002E52FD" w:rsidP="00C85129">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="000C631B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pen to</w:t>
+      </w:r>
+      <w:r w:rsidR="00C212DB" w:rsidRPr="00273C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> young people up to the age of 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and who are n</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0D4A" w:rsidRPr="00C85129">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ot in full time educatio</w:t>
+      </w:r>
+      <w:r w:rsidR="000456BC" w:rsidRPr="00C85129">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDF2735" w14:textId="52869FF7" w:rsidR="00273C31" w:rsidRPr="00273C31" w:rsidRDefault="00273C31" w:rsidP="00273C31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>You must be a permanent resident in Shetland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6793B4" w14:textId="582C4B7E" w:rsidR="00386926" w:rsidRDefault="00273C31" w:rsidP="00386926">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00273C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The maximum amount of financial support available</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1978">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>£1,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F827AF" w14:textId="77777777" w:rsidR="00310EE2" w:rsidRPr="00310EE2" w:rsidRDefault="00310EE2" w:rsidP="00310EE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE07C09" w14:textId="6E07F47D" w:rsidR="00310EE2" w:rsidRDefault="00EC1C13" w:rsidP="00310EE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>What can funding be used for?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12036A32" w14:textId="77777777" w:rsidR="00310EE2" w:rsidRDefault="00310EE2" w:rsidP="00310EE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2991C202" w14:textId="31B14082" w:rsidR="0038571B" w:rsidRPr="009C0932" w:rsidRDefault="0005718A" w:rsidP="0038571B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The cost of </w:t>
+      </w:r>
+      <w:r w:rsidR="0038571B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>accredited</w:t>
+      </w:r>
+      <w:r w:rsidR="0038571B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or vocational</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training </w:t>
+      </w:r>
+      <w:r w:rsidR="0038571B" w:rsidRPr="009C0932">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>courses</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0932">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be</w:t>
+      </w:r>
+      <w:r w:rsidR="0038571B" w:rsidRPr="009C0932">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eligible for these grants</w:t>
+      </w:r>
+      <w:r w:rsidR="00F438DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0038571B" w:rsidRPr="009C0932">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Statutory workplace courses will not be considered as your employer should cover this cost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD2985A" w14:textId="653DEE19" w:rsidR="007E08A2" w:rsidRPr="009615AD" w:rsidRDefault="007E08A2" w:rsidP="009615AD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Equipment required to complete the course</w:t>
+      </w:r>
+      <w:r w:rsidR="009615AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as t</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0269" w:rsidRPr="009615AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>extbooks</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB14F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758B8FD1" w14:textId="2A62EE4A" w:rsidR="007E08A2" w:rsidRPr="009615AD" w:rsidRDefault="00055511" w:rsidP="007E08A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009615AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00845744" w:rsidRPr="009615AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009615AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment will not be funded</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3271">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>strong evidence of need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB8F7F7" w14:textId="1C646A3D" w:rsidR="000268CB" w:rsidRDefault="00EF6D8E" w:rsidP="000268CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Overnight</w:t>
+      </w:r>
+      <w:r w:rsidR="000268CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000268CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ccommodation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when attending the course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F340DD" w14:textId="207A1E6E" w:rsidR="000268CB" w:rsidRDefault="00CB14F4" w:rsidP="000268CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6D8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the course is taking place out with Shetland</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94510">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you can request support towards the cost of accommodation, this will be capped at a nightly maximum rate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of £75 per night</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1791362A" w14:textId="66147170" w:rsidR="008D1C87" w:rsidRDefault="008D1C87" w:rsidP="008D1C87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Travel to attend the course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C94E439" w14:textId="37E86C7D" w:rsidR="008D1C87" w:rsidRDefault="008D1C87" w:rsidP="008D1C87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the course is taking place locally, it is expected that you will utilise local public transport.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383F4667" w14:textId="580BE77B" w:rsidR="008D1C87" w:rsidRPr="000268CB" w:rsidRDefault="00347F21" w:rsidP="008D1C87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>For c</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ourses taking place out with Shetland</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C437C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we will not cover costs where free travel could be utilised, i.e. free ferry travel</w:t>
+      </w:r>
+      <w:r w:rsidR="0050051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E90108" w14:textId="77777777" w:rsidR="001E24D8" w:rsidRDefault="001E24D8" w:rsidP="001E24D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE0C8AC" w14:textId="64471B23" w:rsidR="001E24D8" w:rsidRDefault="001E24D8" w:rsidP="001E24D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>How and when are decisions made?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407F6266" w14:textId="77777777" w:rsidR="001E24D8" w:rsidRDefault="001E24D8" w:rsidP="001E24D8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EEBCE4" w14:textId="1DE4C79B" w:rsidR="001E24D8" w:rsidRPr="009A5939" w:rsidRDefault="001E24D8" w:rsidP="001E24D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5939">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Applications will be accepted and considered throughout the year in recognition that courses have various start dates.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED16EDC" w14:textId="77777777" w:rsidR="001E24D8" w:rsidRPr="007F77E5" w:rsidRDefault="001E24D8" w:rsidP="001E24D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The SCBF funding panel will consider your application and make awards based on eligibility and budget availability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7396EDD2" w14:textId="77777777" w:rsidR="001E24D8" w:rsidRPr="007F77E5" w:rsidRDefault="001E24D8" w:rsidP="001E24D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will contact you with a decision within 4 weeks of receiving your application.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002E93E5" w14:textId="77777777" w:rsidR="001E24D8" w:rsidRPr="00310EE2" w:rsidRDefault="001E24D8" w:rsidP="001E24D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>We cannot support retrospective funding, i.e. paying for costs before a decision is made.  Please apply in a timely manner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A63E91E" w14:textId="77777777" w:rsidR="00650A53" w:rsidRDefault="00650A53" w:rsidP="00632CC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C21610B" w14:textId="557952A2" w:rsidR="00632CC4" w:rsidRDefault="00632CC4" w:rsidP="00632CC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>How to apply</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1794B4BF" w14:textId="77777777" w:rsidR="00632CC4" w:rsidRDefault="00632CC4" w:rsidP="00632CC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217E4A0B" w14:textId="5BBC3AF0" w:rsidR="00DD418A" w:rsidRDefault="00632CC4" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="000456BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>application form can be found and downloaded from the SCBF website</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D4CF24" w14:textId="70E2F5AC" w:rsidR="00650A53" w:rsidRDefault="00650A53" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please complete all sections and contact SCBF if you </w:t>
+      </w:r>
+      <w:r w:rsidR="00B773EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>have any questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3594DE08" w14:textId="4D73439E" w:rsidR="00B773EA" w:rsidRPr="00650A53" w:rsidRDefault="00B773EA" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Incomplete applications cannot be processed and will be returned</w:t>
+      </w:r>
+      <w:r w:rsidR="00292D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC27574" w14:textId="77777777" w:rsidR="00650A53" w:rsidRDefault="00650A53" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50462697" w14:textId="301B84CD" w:rsidR="00DD418A" w:rsidRDefault="00DD418A" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Support for your application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA58E05" w14:textId="77777777" w:rsidR="00DD418A" w:rsidRPr="00DD418A" w:rsidRDefault="00DD418A" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46779132" w14:textId="34F612EA" w:rsidR="007D3F3D" w:rsidRPr="00E03F1E" w:rsidRDefault="007D3F3D" w:rsidP="00632CC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must provide a justification on how the accredited training </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6A85" w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>will help your employment prospects.  This should be accompanied by</w:t>
+      </w:r>
+      <w:r w:rsidR="00845787" w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a personal reference from a person not related to you (i.e. a previous teacher or employer)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AAECDD" w14:textId="544EB04B" w:rsidR="00DD418A" w:rsidRPr="00E03F1E" w:rsidRDefault="00DD418A" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F869ECF" w14:textId="3C57C1BF" w:rsidR="00DD418A" w:rsidRPr="00E03F1E" w:rsidRDefault="00DD418A" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A justification on how this will assist you in your current employment along with a letter of support from your employer for the training course</w:t>
+      </w:r>
+      <w:r w:rsidR="00580CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (statutory workplace courses will not be funded)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04968791" w14:textId="77777777" w:rsidR="009B6929" w:rsidRPr="00E03F1E" w:rsidRDefault="009B6929" w:rsidP="009B6929">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B64674F" w14:textId="6C332A10" w:rsidR="005A2250" w:rsidRPr="00E03F1E" w:rsidRDefault="005A2250" w:rsidP="005A2250">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>be required to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DC1EE9" w14:textId="77777777" w:rsidR="005A2250" w:rsidRPr="00E03F1E" w:rsidRDefault="005A2250" w:rsidP="005A2250">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Provide evidence of your place on the training course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289AA8FD" w14:textId="2E905B1A" w:rsidR="005A2250" w:rsidRPr="00E03F1E" w:rsidRDefault="005A2250" w:rsidP="005A2250">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide costs for the training course and for any other items you are requesting funding support for, i.e. travel, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4216" w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5051AB4E" w14:textId="6AB9416F" w:rsidR="005A2250" w:rsidRPr="00E03F1E" w:rsidRDefault="005A2250" w:rsidP="005A2250">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Provide evidence of your home address</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4216" w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i.e. driving licence, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E06CB" w:rsidRPr="00E03F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bank statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B4A988" w14:textId="77777777" w:rsidR="009B6929" w:rsidRPr="009B6929" w:rsidRDefault="009B6929" w:rsidP="009B6929">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6973EA53" w14:textId="320D9BE3" w:rsidR="004A246C" w:rsidRDefault="004A246C" w:rsidP="004A246C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Promoting the VCF Accredited Training Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B8D28F" w14:textId="77777777" w:rsidR="00845787" w:rsidRDefault="00845787" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D39698" w14:textId="02AA2775" w:rsidR="004A246C" w:rsidRPr="004A246C" w:rsidRDefault="004A246C" w:rsidP="00DD418A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A246C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Successful applicants will be asked to provide a photo of themselves and a quote on how the funding has helped them.  This will be used for fund promotion.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3825D94E" w14:textId="77777777" w:rsidR="006610BB" w:rsidRDefault="006610BB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31787835" w14:textId="773A6C1B" w:rsidR="005645FB" w:rsidRDefault="005645FB" w:rsidP="005645FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>SCBF contact details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A856F4" w14:textId="77777777" w:rsidR="005645FB" w:rsidRDefault="005645FB" w:rsidP="005645FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402195C9" w14:textId="77777777" w:rsidR="00400B80" w:rsidRDefault="00400B80" w:rsidP="00400B80">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If you have any queries, please contact E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690861">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leanor Gear</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, SCBF Fund Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690861">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637C143D" w14:textId="77777777" w:rsidR="00400B80" w:rsidRDefault="00400B80" w:rsidP="00400B80">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690861">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>07538417175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A21484B" w14:textId="77777777" w:rsidR="00400B80" w:rsidRDefault="00400B80" w:rsidP="00400B80">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00676FE7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Eleanor.gear@scbf.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BE39383" w14:textId="77777777" w:rsidR="005645FB" w:rsidRDefault="005645FB" w:rsidP="005645FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149EFB62" w14:textId="77777777" w:rsidR="005645FB" w:rsidRPr="0040379B" w:rsidRDefault="005645FB" w:rsidP="005645FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1488ABA1" w14:textId="77777777" w:rsidR="00BF3BA5" w:rsidRDefault="00BF3BA5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE437B4" w14:textId="77777777" w:rsidR="00BF3BA5" w:rsidRPr="00E735EA" w:rsidRDefault="00BF3BA5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="27D8D7C8" w14:textId="77777777" w:rsidR="003F774A" w:rsidRPr="00E735EA" w:rsidRDefault="003F774A" w:rsidP="003F774A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1809 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="44B27141" w14:textId="77777777" w:rsidR="003F774A" w:rsidRPr="00E735EA" w:rsidRDefault="003F774A" w:rsidP="003F774A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...236 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="32E3B675" w14:textId="77777777" w:rsidR="00E735EA" w:rsidRPr="00E735EA" w:rsidRDefault="00E735EA" w:rsidP="003F774A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...174 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="57BE1367" w14:textId="77777777" w:rsidR="00092E52" w:rsidRPr="00E735EA" w:rsidRDefault="00092E52">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00092E52" w:rsidRPr="00E735EA">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CED76B3" w14:textId="77777777" w:rsidR="00EA5B10" w:rsidRDefault="00EA5B10" w:rsidP="00E66F8A">
+    <w:p w14:paraId="0682AE24" w14:textId="77777777" w:rsidR="003320CD" w:rsidRDefault="003320CD" w:rsidP="00E66F8A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58BB65D8" w14:textId="77777777" w:rsidR="00EA5B10" w:rsidRDefault="00EA5B10" w:rsidP="00E66F8A">
+    <w:p w14:paraId="0AE21D6A" w14:textId="77777777" w:rsidR="003320CD" w:rsidRDefault="003320CD" w:rsidP="00E66F8A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0F641A91" w14:textId="77777777" w:rsidR="00EA5B10" w:rsidRDefault="00EA5B10"/>
+    <w:p w14:paraId="5195F05B" w14:textId="77777777" w:rsidR="003320CD" w:rsidRDefault="003320CD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2896,71 +1655,91 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4A98AB9C" w14:textId="6CF401A4" w:rsidR="00776596" w:rsidRPr="00744FA5" w:rsidRDefault="00776596" w:rsidP="00776596">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43AC77D1" w14:textId="77777777" w:rsidR="001A272F" w:rsidRDefault="001A272F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16A8A952" w14:textId="77777777" w:rsidR="00650A53" w:rsidRDefault="00650A53" w:rsidP="00776596">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
-[...7 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4A98AB9C" w14:textId="68CCDF8A" w:rsidR="00776596" w:rsidRPr="00FE056B" w:rsidRDefault="00776596" w:rsidP="00776596">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10490"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00FE056B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7660BEF8" wp14:editId="788B2F78">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1562100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8890</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="967740" cy="640080"/>
           <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21214"/>
               <wp:lineTo x="21260" y="21214"/>
               <wp:lineTo x="21260" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="10" name="Picture 4" descr="Viking Energy Project"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -2986,56 +1765,54 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="967740" cy="640080"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00776596">
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EA906B5" wp14:editId="057307D4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>4084320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-53340</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="904875" cy="714375"/>
           <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21312"/>
               <wp:lineTo x="21373" y="21312"/>
               <wp:lineTo x="21373" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="9" name="Picture 1" descr="Living Wage Accreditations"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -3061,256 +1838,300 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="904875" cy="714375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="008347DF">
+    <w:r w:rsidR="008347DF" w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">VCF </w:t>
+    </w:r>
+    <w:r w:rsidR="0060354A" w:rsidRPr="00FE056B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>–</w:t>
+    </w:r>
+    <w:r w:rsidR="008347DF" w:rsidRPr="00FE056B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0060354A" w:rsidRPr="00FE056B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Training Fund</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FE056B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">VCF </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="0060354A">
-[...2 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidRPr="00FE056B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>–</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="008347DF">
-[...2 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidRPr="00FE056B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="0060354A">
-[...2 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidRPr="00FE056B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Training Fund</w:t>
-[...36 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00DD1EA6">
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00DD1EA6">
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DD1EA6">
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00DD1EA6">
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00DD1EA6">
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00DD1EA6">
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00DD1EA6">
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DD1EA6">
+    <w:r w:rsidRPr="00FE056B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DFC4C52" w14:textId="61F665F3" w:rsidR="00776596" w:rsidRDefault="001C2DDF" w:rsidP="00776596">
+  <w:p w14:paraId="5DFC4C52" w14:textId="5167C0F2" w:rsidR="00776596" w:rsidRDefault="00D11231" w:rsidP="00776596">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:t>Nove</w:t>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Oct</w:t>
     </w:r>
-    <w:r w:rsidR="008C0C6D">
+    <w:r w:rsidR="001101DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:t>mber 2024</w:t>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>o</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>ber</w:t>
+    </w:r>
+    <w:r w:rsidR="00FE056B" w:rsidRPr="00FE056B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7E5BA9E7" w14:textId="072C7B64" w:rsidR="00D11231" w:rsidRPr="00FE056B" w:rsidRDefault="00D11231" w:rsidP="00776596">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10490"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>V3</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="3308DF06" w14:textId="77777777" w:rsidR="00776596" w:rsidRPr="005874AE" w:rsidRDefault="00776596" w:rsidP="00776596">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
@@ -3355,74 +2176,114 @@
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Heading3Char"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3E77D59D" w14:textId="12B9D4DD" w:rsidR="00E66F8A" w:rsidRDefault="00E66F8A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44242F41" w14:textId="77777777" w:rsidR="001A272F" w:rsidRDefault="001A272F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46957FA5" w14:textId="77777777" w:rsidR="00EA5B10" w:rsidRDefault="00EA5B10" w:rsidP="00E66F8A">
+    <w:p w14:paraId="229ACCBB" w14:textId="77777777" w:rsidR="003320CD" w:rsidRDefault="003320CD" w:rsidP="00E66F8A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16230FB4" w14:textId="77777777" w:rsidR="00EA5B10" w:rsidRDefault="00EA5B10" w:rsidP="00E66F8A">
+    <w:p w14:paraId="2F864C29" w14:textId="77777777" w:rsidR="003320CD" w:rsidRDefault="003320CD" w:rsidP="00E66F8A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="516011D2" w14:textId="77777777" w:rsidR="00EA5B10" w:rsidRDefault="00EA5B10"/>
+    <w:p w14:paraId="68B664FD" w14:textId="77777777" w:rsidR="003320CD" w:rsidRDefault="003320CD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B9E9E81" w14:textId="77777777" w:rsidR="001A272F" w:rsidRDefault="001A272F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AE4D7A7" w14:textId="77777777" w:rsidR="001A272F" w:rsidRDefault="001A272F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47F61DB6" w14:textId="77777777" w:rsidR="001A272F" w:rsidRDefault="001A272F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02040DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C09A4442"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3606,50 +2467,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="134F6EA5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F894CDA6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1664344B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B84B0CE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21E03D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FCC5674"/>
     <w:lvl w:ilvl="0" w:tplc="795E7016">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3717,51 +2804,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C014EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74AA2492"/>
     <w:lvl w:ilvl="0" w:tplc="74C891F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3831,51 +2918,167 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48FD5009"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38A6C4EC"/>
+    <w:lvl w:ilvl="0" w:tplc="08B202E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E8A4E7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45125A00"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3944,51 +3147,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="507840C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB160F6E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4057,51 +3260,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D9D0817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BBEE888"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4170,51 +3373,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D9F6CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53543F8A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4283,51 +3486,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7F6876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB9AC442"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4397,629 +3600,749 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1084255753">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1775781079">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2091728199">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1221672989">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1957178867">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1955090166">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="925460184">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="261766617">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1767994424">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1820998014">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="619805157">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="965820326">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="261766617">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="13" w16cid:durableId="1089692583">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F774A"/>
     <w:rsid w:val="00015095"/>
     <w:rsid w:val="00015873"/>
+    <w:rsid w:val="000268CB"/>
     <w:rsid w:val="00027630"/>
     <w:rsid w:val="00031126"/>
     <w:rsid w:val="0003242E"/>
     <w:rsid w:val="0003479F"/>
     <w:rsid w:val="00034AC4"/>
     <w:rsid w:val="00034BB4"/>
+    <w:rsid w:val="00035707"/>
+    <w:rsid w:val="000456BC"/>
     <w:rsid w:val="000515EB"/>
     <w:rsid w:val="000519F0"/>
     <w:rsid w:val="00052866"/>
     <w:rsid w:val="0005366C"/>
+    <w:rsid w:val="00055511"/>
     <w:rsid w:val="00056C04"/>
+    <w:rsid w:val="0005718A"/>
     <w:rsid w:val="00063164"/>
     <w:rsid w:val="0007322C"/>
     <w:rsid w:val="00073AA1"/>
     <w:rsid w:val="00074F2A"/>
     <w:rsid w:val="000807E9"/>
     <w:rsid w:val="00080DB9"/>
     <w:rsid w:val="0008177B"/>
     <w:rsid w:val="00082833"/>
     <w:rsid w:val="00083252"/>
     <w:rsid w:val="00092E52"/>
     <w:rsid w:val="00094571"/>
     <w:rsid w:val="00096287"/>
     <w:rsid w:val="000A2126"/>
+    <w:rsid w:val="000B20E1"/>
     <w:rsid w:val="000B2E82"/>
     <w:rsid w:val="000C4B8E"/>
+    <w:rsid w:val="000C631B"/>
     <w:rsid w:val="000D118C"/>
     <w:rsid w:val="000D17B9"/>
     <w:rsid w:val="000D4ED9"/>
     <w:rsid w:val="000E0AF7"/>
     <w:rsid w:val="000E0C5D"/>
     <w:rsid w:val="000F23BA"/>
+    <w:rsid w:val="000F2E6D"/>
     <w:rsid w:val="000F2EB1"/>
     <w:rsid w:val="001005E8"/>
     <w:rsid w:val="00105AFA"/>
+    <w:rsid w:val="001101DA"/>
     <w:rsid w:val="0011177F"/>
     <w:rsid w:val="00112218"/>
     <w:rsid w:val="00116794"/>
     <w:rsid w:val="0012158A"/>
+    <w:rsid w:val="00121599"/>
     <w:rsid w:val="00126428"/>
     <w:rsid w:val="001314B7"/>
     <w:rsid w:val="001362A5"/>
     <w:rsid w:val="001376E9"/>
     <w:rsid w:val="001422B3"/>
     <w:rsid w:val="00143D38"/>
     <w:rsid w:val="00154F42"/>
     <w:rsid w:val="00157797"/>
+    <w:rsid w:val="0016186F"/>
     <w:rsid w:val="001740E5"/>
     <w:rsid w:val="001773EE"/>
     <w:rsid w:val="00180BED"/>
     <w:rsid w:val="00182C07"/>
     <w:rsid w:val="00185981"/>
     <w:rsid w:val="00191BD9"/>
     <w:rsid w:val="00197215"/>
     <w:rsid w:val="00197318"/>
     <w:rsid w:val="001A2685"/>
+    <w:rsid w:val="001A272F"/>
     <w:rsid w:val="001B51A6"/>
     <w:rsid w:val="001B5454"/>
     <w:rsid w:val="001B731C"/>
     <w:rsid w:val="001C2DDF"/>
     <w:rsid w:val="001C454F"/>
     <w:rsid w:val="001D4E29"/>
     <w:rsid w:val="001E0492"/>
+    <w:rsid w:val="001E24D8"/>
     <w:rsid w:val="001F01C2"/>
+    <w:rsid w:val="001F251A"/>
     <w:rsid w:val="001F6CDD"/>
     <w:rsid w:val="001F6E27"/>
     <w:rsid w:val="00204197"/>
     <w:rsid w:val="00205C40"/>
     <w:rsid w:val="00206199"/>
     <w:rsid w:val="00207376"/>
     <w:rsid w:val="00207F27"/>
     <w:rsid w:val="00214077"/>
     <w:rsid w:val="00231465"/>
     <w:rsid w:val="00234005"/>
+    <w:rsid w:val="00235B0D"/>
     <w:rsid w:val="00247F82"/>
     <w:rsid w:val="00251838"/>
     <w:rsid w:val="00252495"/>
     <w:rsid w:val="002556C0"/>
     <w:rsid w:val="0026716A"/>
+    <w:rsid w:val="00273C31"/>
     <w:rsid w:val="002816CC"/>
     <w:rsid w:val="002818B0"/>
     <w:rsid w:val="002835FB"/>
     <w:rsid w:val="00284F1B"/>
     <w:rsid w:val="00286362"/>
     <w:rsid w:val="002863CC"/>
     <w:rsid w:val="00290A65"/>
+    <w:rsid w:val="00292D58"/>
     <w:rsid w:val="0029463C"/>
     <w:rsid w:val="002971AB"/>
     <w:rsid w:val="002A0919"/>
+    <w:rsid w:val="002A6848"/>
+    <w:rsid w:val="002D09D4"/>
     <w:rsid w:val="002D5ABC"/>
+    <w:rsid w:val="002E06CB"/>
+    <w:rsid w:val="002E52FD"/>
     <w:rsid w:val="002F4083"/>
     <w:rsid w:val="002F686A"/>
     <w:rsid w:val="00301183"/>
     <w:rsid w:val="00305674"/>
     <w:rsid w:val="00306B84"/>
+    <w:rsid w:val="00310EE2"/>
     <w:rsid w:val="00311619"/>
     <w:rsid w:val="00315FEA"/>
+    <w:rsid w:val="00317B12"/>
     <w:rsid w:val="003214B6"/>
     <w:rsid w:val="00323AE9"/>
     <w:rsid w:val="00327999"/>
+    <w:rsid w:val="003320CD"/>
     <w:rsid w:val="0033486B"/>
     <w:rsid w:val="00343BC1"/>
+    <w:rsid w:val="00343E6E"/>
+    <w:rsid w:val="00347F21"/>
     <w:rsid w:val="003557D9"/>
     <w:rsid w:val="0038125F"/>
     <w:rsid w:val="00381DE1"/>
     <w:rsid w:val="003833A7"/>
     <w:rsid w:val="003847F9"/>
+    <w:rsid w:val="0038571B"/>
+    <w:rsid w:val="00386926"/>
+    <w:rsid w:val="003874DD"/>
     <w:rsid w:val="00387E82"/>
     <w:rsid w:val="00391632"/>
     <w:rsid w:val="0039212F"/>
+    <w:rsid w:val="003A1978"/>
+    <w:rsid w:val="003A2F37"/>
     <w:rsid w:val="003A6D78"/>
     <w:rsid w:val="003B191B"/>
     <w:rsid w:val="003B22A7"/>
+    <w:rsid w:val="003B3271"/>
     <w:rsid w:val="003B5179"/>
     <w:rsid w:val="003C1A1E"/>
     <w:rsid w:val="003D0BCD"/>
     <w:rsid w:val="003D6BD9"/>
     <w:rsid w:val="003E6FF6"/>
     <w:rsid w:val="003E7D0C"/>
     <w:rsid w:val="003F1BCE"/>
     <w:rsid w:val="003F34A2"/>
     <w:rsid w:val="003F5FA1"/>
     <w:rsid w:val="003F774A"/>
+    <w:rsid w:val="00400B80"/>
     <w:rsid w:val="0040658E"/>
     <w:rsid w:val="004079E9"/>
     <w:rsid w:val="00410DA6"/>
     <w:rsid w:val="004338D9"/>
     <w:rsid w:val="00444145"/>
     <w:rsid w:val="00445752"/>
+    <w:rsid w:val="0044635B"/>
     <w:rsid w:val="00453962"/>
     <w:rsid w:val="00467555"/>
     <w:rsid w:val="004678EF"/>
     <w:rsid w:val="00470F64"/>
     <w:rsid w:val="004765D6"/>
     <w:rsid w:val="00494717"/>
     <w:rsid w:val="00494CB8"/>
     <w:rsid w:val="00495429"/>
+    <w:rsid w:val="004A246C"/>
     <w:rsid w:val="004A476C"/>
     <w:rsid w:val="004A5820"/>
+    <w:rsid w:val="004B3EB2"/>
     <w:rsid w:val="004B4C59"/>
     <w:rsid w:val="004C08EE"/>
     <w:rsid w:val="004D084B"/>
     <w:rsid w:val="004D0F12"/>
     <w:rsid w:val="004E3C58"/>
+    <w:rsid w:val="004E4216"/>
     <w:rsid w:val="004E53BC"/>
     <w:rsid w:val="004E63B4"/>
     <w:rsid w:val="004F3B88"/>
     <w:rsid w:val="004F4487"/>
     <w:rsid w:val="004F6342"/>
+    <w:rsid w:val="0050051E"/>
     <w:rsid w:val="00500993"/>
     <w:rsid w:val="00501701"/>
     <w:rsid w:val="00505EE1"/>
     <w:rsid w:val="00510CE3"/>
     <w:rsid w:val="00513E4D"/>
     <w:rsid w:val="00515BB6"/>
     <w:rsid w:val="00517577"/>
     <w:rsid w:val="00520C77"/>
     <w:rsid w:val="00523737"/>
     <w:rsid w:val="0052429F"/>
     <w:rsid w:val="00531646"/>
     <w:rsid w:val="00535B25"/>
     <w:rsid w:val="00542332"/>
     <w:rsid w:val="0054689E"/>
     <w:rsid w:val="005553E2"/>
+    <w:rsid w:val="005645FB"/>
     <w:rsid w:val="005647C4"/>
     <w:rsid w:val="00565B81"/>
     <w:rsid w:val="00570591"/>
     <w:rsid w:val="00570F83"/>
+    <w:rsid w:val="00580CA5"/>
     <w:rsid w:val="00581A72"/>
     <w:rsid w:val="00583464"/>
     <w:rsid w:val="00583E5E"/>
     <w:rsid w:val="00587AD2"/>
     <w:rsid w:val="00594078"/>
     <w:rsid w:val="005964B3"/>
+    <w:rsid w:val="005A2250"/>
     <w:rsid w:val="005A3693"/>
+    <w:rsid w:val="005A3DD3"/>
     <w:rsid w:val="005B0921"/>
     <w:rsid w:val="005B2580"/>
     <w:rsid w:val="005C3652"/>
     <w:rsid w:val="005C71C2"/>
     <w:rsid w:val="005C76FE"/>
     <w:rsid w:val="005D6A42"/>
     <w:rsid w:val="005D70C3"/>
+    <w:rsid w:val="005D77D6"/>
     <w:rsid w:val="005E4FAA"/>
     <w:rsid w:val="005E5AA7"/>
     <w:rsid w:val="005E673E"/>
     <w:rsid w:val="005E6DC8"/>
     <w:rsid w:val="005E6F4A"/>
     <w:rsid w:val="005F666E"/>
     <w:rsid w:val="00600257"/>
     <w:rsid w:val="00600B94"/>
     <w:rsid w:val="0060354A"/>
     <w:rsid w:val="006158EC"/>
     <w:rsid w:val="00621AFD"/>
     <w:rsid w:val="00625968"/>
     <w:rsid w:val="00625FF9"/>
+    <w:rsid w:val="006301B1"/>
+    <w:rsid w:val="00632CC4"/>
     <w:rsid w:val="00633F1E"/>
     <w:rsid w:val="0063456B"/>
     <w:rsid w:val="00635543"/>
     <w:rsid w:val="00647A4A"/>
+    <w:rsid w:val="00650A53"/>
     <w:rsid w:val="00650F77"/>
     <w:rsid w:val="00651018"/>
+    <w:rsid w:val="006610BB"/>
     <w:rsid w:val="00673690"/>
     <w:rsid w:val="00674CC7"/>
+    <w:rsid w:val="00675745"/>
     <w:rsid w:val="00677460"/>
     <w:rsid w:val="00682502"/>
     <w:rsid w:val="006966EE"/>
     <w:rsid w:val="00696FBF"/>
     <w:rsid w:val="006A0F09"/>
     <w:rsid w:val="006A43B9"/>
     <w:rsid w:val="006A73A1"/>
     <w:rsid w:val="006B5746"/>
     <w:rsid w:val="006B5C2B"/>
+    <w:rsid w:val="006C40C6"/>
     <w:rsid w:val="006C5E6F"/>
     <w:rsid w:val="006C79D6"/>
     <w:rsid w:val="006D0990"/>
     <w:rsid w:val="006D54D0"/>
     <w:rsid w:val="006D71FB"/>
     <w:rsid w:val="006E61EE"/>
     <w:rsid w:val="006E624B"/>
+    <w:rsid w:val="006E76EF"/>
     <w:rsid w:val="006F4EEC"/>
     <w:rsid w:val="00703B6C"/>
     <w:rsid w:val="00710765"/>
     <w:rsid w:val="00716080"/>
     <w:rsid w:val="0072228B"/>
     <w:rsid w:val="007268CC"/>
     <w:rsid w:val="00726A9F"/>
     <w:rsid w:val="00735F9F"/>
     <w:rsid w:val="007374E5"/>
     <w:rsid w:val="0075049D"/>
+    <w:rsid w:val="0075566F"/>
     <w:rsid w:val="0075715A"/>
     <w:rsid w:val="0075774D"/>
     <w:rsid w:val="00757C47"/>
     <w:rsid w:val="00766876"/>
     <w:rsid w:val="00772184"/>
     <w:rsid w:val="00772FAA"/>
     <w:rsid w:val="00775223"/>
     <w:rsid w:val="00776596"/>
     <w:rsid w:val="00796BA6"/>
     <w:rsid w:val="007A2673"/>
     <w:rsid w:val="007A409D"/>
     <w:rsid w:val="007B3E60"/>
+    <w:rsid w:val="007C437C"/>
     <w:rsid w:val="007D2266"/>
+    <w:rsid w:val="007D3F3D"/>
     <w:rsid w:val="007D5730"/>
+    <w:rsid w:val="007E08A2"/>
     <w:rsid w:val="007E2A12"/>
     <w:rsid w:val="007F033D"/>
     <w:rsid w:val="007F4269"/>
+    <w:rsid w:val="007F77E5"/>
     <w:rsid w:val="008009C7"/>
+    <w:rsid w:val="00804340"/>
     <w:rsid w:val="00806A33"/>
     <w:rsid w:val="0082390D"/>
     <w:rsid w:val="008267F8"/>
+    <w:rsid w:val="0083000F"/>
     <w:rsid w:val="00830C76"/>
     <w:rsid w:val="008347DF"/>
     <w:rsid w:val="00842AD9"/>
+    <w:rsid w:val="00845744"/>
+    <w:rsid w:val="00845787"/>
     <w:rsid w:val="00854633"/>
     <w:rsid w:val="00854E2B"/>
+    <w:rsid w:val="00860BE5"/>
     <w:rsid w:val="0086455C"/>
     <w:rsid w:val="008649A0"/>
     <w:rsid w:val="008828EE"/>
     <w:rsid w:val="00882FF5"/>
     <w:rsid w:val="00883195"/>
     <w:rsid w:val="00884A8D"/>
     <w:rsid w:val="00890136"/>
     <w:rsid w:val="008906E3"/>
     <w:rsid w:val="008A1A1C"/>
+    <w:rsid w:val="008A506E"/>
     <w:rsid w:val="008B3A19"/>
+    <w:rsid w:val="008B4F97"/>
     <w:rsid w:val="008B53F7"/>
     <w:rsid w:val="008C0C6D"/>
+    <w:rsid w:val="008D107D"/>
+    <w:rsid w:val="008D1C87"/>
     <w:rsid w:val="008D210D"/>
     <w:rsid w:val="008E4A3F"/>
     <w:rsid w:val="008F3EDE"/>
     <w:rsid w:val="00911C10"/>
     <w:rsid w:val="00912837"/>
     <w:rsid w:val="009142E6"/>
     <w:rsid w:val="00916809"/>
     <w:rsid w:val="009202DD"/>
     <w:rsid w:val="00924398"/>
     <w:rsid w:val="009303F2"/>
     <w:rsid w:val="00941DAF"/>
     <w:rsid w:val="009442A9"/>
     <w:rsid w:val="00953031"/>
     <w:rsid w:val="00955743"/>
+    <w:rsid w:val="009615AD"/>
     <w:rsid w:val="0096456E"/>
     <w:rsid w:val="0096517D"/>
     <w:rsid w:val="00970251"/>
     <w:rsid w:val="0097146D"/>
     <w:rsid w:val="00976DC5"/>
     <w:rsid w:val="009858A2"/>
     <w:rsid w:val="00991275"/>
     <w:rsid w:val="009A0F90"/>
+    <w:rsid w:val="009A5939"/>
+    <w:rsid w:val="009B0484"/>
     <w:rsid w:val="009B358A"/>
+    <w:rsid w:val="009B396C"/>
+    <w:rsid w:val="009B513E"/>
+    <w:rsid w:val="009B6929"/>
+    <w:rsid w:val="009C0932"/>
+    <w:rsid w:val="009C2D80"/>
     <w:rsid w:val="009C34BA"/>
+    <w:rsid w:val="009C6DE7"/>
+    <w:rsid w:val="009D0E1B"/>
     <w:rsid w:val="009D386E"/>
     <w:rsid w:val="009E2D60"/>
     <w:rsid w:val="009E461C"/>
     <w:rsid w:val="009F3A1A"/>
     <w:rsid w:val="00A02ADB"/>
     <w:rsid w:val="00A0670C"/>
+    <w:rsid w:val="00A13538"/>
     <w:rsid w:val="00A26B93"/>
+    <w:rsid w:val="00A338DA"/>
     <w:rsid w:val="00A506D6"/>
     <w:rsid w:val="00A523E4"/>
+    <w:rsid w:val="00A66193"/>
     <w:rsid w:val="00A837C7"/>
     <w:rsid w:val="00A937EA"/>
     <w:rsid w:val="00A953D8"/>
     <w:rsid w:val="00A9639A"/>
     <w:rsid w:val="00AA5A96"/>
+    <w:rsid w:val="00AB6A85"/>
     <w:rsid w:val="00AC6C01"/>
     <w:rsid w:val="00AD07E0"/>
     <w:rsid w:val="00AD08CF"/>
     <w:rsid w:val="00AD1318"/>
     <w:rsid w:val="00AF3BA3"/>
     <w:rsid w:val="00AF442D"/>
     <w:rsid w:val="00B07B3A"/>
     <w:rsid w:val="00B10B25"/>
     <w:rsid w:val="00B1691A"/>
     <w:rsid w:val="00B320EE"/>
     <w:rsid w:val="00B43D9D"/>
     <w:rsid w:val="00B50826"/>
     <w:rsid w:val="00B50EFB"/>
     <w:rsid w:val="00B510FB"/>
     <w:rsid w:val="00B5515C"/>
     <w:rsid w:val="00B61CB9"/>
     <w:rsid w:val="00B63D86"/>
     <w:rsid w:val="00B66750"/>
     <w:rsid w:val="00B66F21"/>
     <w:rsid w:val="00B73686"/>
     <w:rsid w:val="00B74AD4"/>
+    <w:rsid w:val="00B773EA"/>
     <w:rsid w:val="00B81D18"/>
     <w:rsid w:val="00B83C8F"/>
     <w:rsid w:val="00B85786"/>
     <w:rsid w:val="00B85B20"/>
     <w:rsid w:val="00B93C0C"/>
     <w:rsid w:val="00B95132"/>
     <w:rsid w:val="00B95A63"/>
+    <w:rsid w:val="00BA7E72"/>
     <w:rsid w:val="00BB034D"/>
     <w:rsid w:val="00BB180B"/>
     <w:rsid w:val="00BB3974"/>
+    <w:rsid w:val="00BB55A5"/>
     <w:rsid w:val="00BC18D9"/>
     <w:rsid w:val="00BC226E"/>
     <w:rsid w:val="00BE0086"/>
     <w:rsid w:val="00BE1347"/>
     <w:rsid w:val="00BE4D9E"/>
+    <w:rsid w:val="00BF3BA5"/>
     <w:rsid w:val="00BF4720"/>
     <w:rsid w:val="00C017DD"/>
+    <w:rsid w:val="00C019C5"/>
     <w:rsid w:val="00C04E22"/>
     <w:rsid w:val="00C1248F"/>
+    <w:rsid w:val="00C212DB"/>
     <w:rsid w:val="00C367A1"/>
     <w:rsid w:val="00C409AD"/>
     <w:rsid w:val="00C42393"/>
     <w:rsid w:val="00C424BA"/>
     <w:rsid w:val="00C43628"/>
     <w:rsid w:val="00C56BD3"/>
     <w:rsid w:val="00C57D41"/>
     <w:rsid w:val="00C605BB"/>
     <w:rsid w:val="00C64493"/>
     <w:rsid w:val="00C660EC"/>
     <w:rsid w:val="00C7449C"/>
     <w:rsid w:val="00C83FC7"/>
+    <w:rsid w:val="00C85129"/>
     <w:rsid w:val="00C87213"/>
+    <w:rsid w:val="00C91A5E"/>
     <w:rsid w:val="00C9470C"/>
     <w:rsid w:val="00C95BA5"/>
     <w:rsid w:val="00CA2826"/>
     <w:rsid w:val="00CA61C7"/>
+    <w:rsid w:val="00CB14F4"/>
     <w:rsid w:val="00CC1DC3"/>
     <w:rsid w:val="00CC426E"/>
+    <w:rsid w:val="00CD73C0"/>
+    <w:rsid w:val="00CF0269"/>
     <w:rsid w:val="00CF236F"/>
     <w:rsid w:val="00CF4554"/>
     <w:rsid w:val="00D002E6"/>
+    <w:rsid w:val="00D11231"/>
     <w:rsid w:val="00D1461A"/>
     <w:rsid w:val="00D16151"/>
     <w:rsid w:val="00D21BB9"/>
     <w:rsid w:val="00D46B13"/>
     <w:rsid w:val="00D50582"/>
     <w:rsid w:val="00D52F4D"/>
     <w:rsid w:val="00D75757"/>
     <w:rsid w:val="00D7658A"/>
     <w:rsid w:val="00D77260"/>
+    <w:rsid w:val="00D7791B"/>
     <w:rsid w:val="00D779B8"/>
     <w:rsid w:val="00D8408D"/>
     <w:rsid w:val="00D84551"/>
     <w:rsid w:val="00D86143"/>
     <w:rsid w:val="00D940B0"/>
+    <w:rsid w:val="00DB16D4"/>
     <w:rsid w:val="00DB1BB1"/>
     <w:rsid w:val="00DB7E2E"/>
+    <w:rsid w:val="00DC0D4A"/>
     <w:rsid w:val="00DC10ED"/>
     <w:rsid w:val="00DC2FD2"/>
+    <w:rsid w:val="00DC3D96"/>
     <w:rsid w:val="00DD1A41"/>
+    <w:rsid w:val="00DD418A"/>
     <w:rsid w:val="00DD5646"/>
     <w:rsid w:val="00DD5909"/>
     <w:rsid w:val="00DE1C44"/>
+    <w:rsid w:val="00DF44C6"/>
     <w:rsid w:val="00DF7A87"/>
     <w:rsid w:val="00E0263A"/>
     <w:rsid w:val="00E02DC3"/>
     <w:rsid w:val="00E02F0A"/>
+    <w:rsid w:val="00E03F1E"/>
     <w:rsid w:val="00E23373"/>
+    <w:rsid w:val="00E24B95"/>
     <w:rsid w:val="00E375EB"/>
     <w:rsid w:val="00E402F5"/>
     <w:rsid w:val="00E40BAB"/>
+    <w:rsid w:val="00E43A56"/>
     <w:rsid w:val="00E43E1E"/>
     <w:rsid w:val="00E57895"/>
     <w:rsid w:val="00E63720"/>
     <w:rsid w:val="00E66F8A"/>
+    <w:rsid w:val="00E66FDE"/>
     <w:rsid w:val="00E71B95"/>
     <w:rsid w:val="00E735EA"/>
     <w:rsid w:val="00E73A13"/>
     <w:rsid w:val="00E749FC"/>
     <w:rsid w:val="00E81380"/>
     <w:rsid w:val="00E87FF3"/>
+    <w:rsid w:val="00E94510"/>
     <w:rsid w:val="00EA12DD"/>
     <w:rsid w:val="00EA5B10"/>
     <w:rsid w:val="00EA7AA6"/>
     <w:rsid w:val="00EB55BB"/>
     <w:rsid w:val="00EB592B"/>
+    <w:rsid w:val="00EB7160"/>
     <w:rsid w:val="00EB7CC6"/>
     <w:rsid w:val="00EC100F"/>
+    <w:rsid w:val="00EC1C13"/>
     <w:rsid w:val="00ED0515"/>
+    <w:rsid w:val="00ED23E4"/>
     <w:rsid w:val="00ED68F3"/>
+    <w:rsid w:val="00ED77E2"/>
     <w:rsid w:val="00EE223C"/>
     <w:rsid w:val="00EE33CC"/>
     <w:rsid w:val="00EE6B90"/>
     <w:rsid w:val="00EF028B"/>
     <w:rsid w:val="00EF1C00"/>
     <w:rsid w:val="00EF5145"/>
+    <w:rsid w:val="00EF6D8E"/>
     <w:rsid w:val="00F00E2C"/>
     <w:rsid w:val="00F14922"/>
+    <w:rsid w:val="00F163AB"/>
     <w:rsid w:val="00F17069"/>
     <w:rsid w:val="00F2262B"/>
     <w:rsid w:val="00F327D9"/>
     <w:rsid w:val="00F33DED"/>
     <w:rsid w:val="00F34693"/>
     <w:rsid w:val="00F3717C"/>
     <w:rsid w:val="00F375CF"/>
     <w:rsid w:val="00F43233"/>
+    <w:rsid w:val="00F438DB"/>
     <w:rsid w:val="00F45536"/>
     <w:rsid w:val="00F47444"/>
     <w:rsid w:val="00F515D9"/>
     <w:rsid w:val="00F54C20"/>
     <w:rsid w:val="00F552A9"/>
     <w:rsid w:val="00F60052"/>
     <w:rsid w:val="00F7007C"/>
     <w:rsid w:val="00F713AB"/>
     <w:rsid w:val="00F717B1"/>
     <w:rsid w:val="00F83153"/>
     <w:rsid w:val="00F86634"/>
     <w:rsid w:val="00F86B37"/>
     <w:rsid w:val="00F91BDF"/>
     <w:rsid w:val="00F94A76"/>
     <w:rsid w:val="00F95ACE"/>
     <w:rsid w:val="00F975A6"/>
     <w:rsid w:val="00FA42F6"/>
     <w:rsid w:val="00FA4DB0"/>
     <w:rsid w:val="00FA526B"/>
     <w:rsid w:val="00FA5D10"/>
+    <w:rsid w:val="00FA674C"/>
     <w:rsid w:val="00FA6DDC"/>
     <w:rsid w:val="00FB0E05"/>
+    <w:rsid w:val="00FB6E3B"/>
     <w:rsid w:val="00FC12C0"/>
     <w:rsid w:val="00FC18A0"/>
     <w:rsid w:val="00FC55B6"/>
+    <w:rsid w:val="00FE056B"/>
     <w:rsid w:val="00FE5E70"/>
     <w:rsid w:val="00FF0335"/>
     <w:rsid w:val="00FF2F57"/>
     <w:rsid w:val="00FF59B1"/>
     <w:rsid w:val="00FF63DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2978E0F9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A2F8B57D-D593-4D10-943F-5E7F865697F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5374,51 +4697,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C42393"/>
+    <w:rsid w:val="004A246C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003F774A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
@@ -5975,61 +5298,61 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00E66F8A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00182C07"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eleanor.gear@scbf.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -6284,74 +5607,356 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FF1E704FD3846043B4F3680EC203687B" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="03b3bcbc873097487e5ede896202a7c9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="65694d64-e5f4-4fd7-a272-e61d0d38ce1a" xmlns:ns3="646973ba-dd99-4b86-ace2-d4c7474c1c82" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5412aacdc38085536b39b24309b8aa9b" ns2:_="" ns3:_="">
+    <xsd:import namespace="65694d64-e5f4-4fd7-a272-e61d0d38ce1a"/>
+    <xsd:import namespace="646973ba-dd99-4b86-ace2-d4c7474c1c82"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="65694d64-e5f4-4fd7-a272-e61d0d38ce1a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="55a411bc-53b0-4fc7-bd6e-db0bf8f1a7ee" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="646973ba-dd99-4b86-ace2-d4c7474c1c82" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{223fd9b3-b688-49a2-8874-220059fe1260}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="646973ba-dd99-4b86-ace2-d4c7474c1c82">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="646973ba-dd99-4b86-ace2-d4c7474c1c82" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="65694d64-e5f4-4fd7-a272-e61d0d38ce1a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F24B802-6E0B-42DB-A9CD-7785216EED57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="65694d64-e5f4-4fd7-a272-e61d0d38ce1a"/>
+    <ds:schemaRef ds:uri="646973ba-dd99-4b86-ace2-d4c7474c1c82"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5091206-26C7-4472-BE8A-48B2005DBC88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="646973ba-dd99-4b86-ace2-d4c7474c1c82"/>
+    <ds:schemaRef ds:uri="65694d64-e5f4-4fd7-a272-e61d0d38ce1a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B766BF29-74ED-4E1D-8790-AB754659EECE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>462</Words>
-  <Characters>2637</Characters>
+  <Words>539</Words>
+  <Characters>2470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>247</Lines>
+  <Paragraphs>143</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3093</CharactersWithSpaces>
+  <CharactersWithSpaces>2866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Eleanor Gear</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FF1E704FD3846043B4F3680EC203687B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>