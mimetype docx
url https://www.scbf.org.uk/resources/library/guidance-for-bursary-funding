--- v0 (2025-12-07)
+++ v1 (2026-07-14)
@@ -15,51 +15,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2DFE75B5" w14:textId="367C1FFD" w:rsidR="00542332" w:rsidRDefault="003F774A">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0A785" wp14:editId="52E3F763">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0A785" wp14:editId="52E3F763">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1851660" cy="1234440"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21333"/>
                 <wp:lineTo x="21333" y="21333"/>
                 <wp:lineTo x="21333" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1865953159" name="Picture 1865953159" descr="A logo for a community&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -174,60 +174,73 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1555CC71" w14:textId="77777777" w:rsidR="00DC1DEE" w:rsidRPr="00DC1DEE" w:rsidRDefault="00DC1DEE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="514FF2D2" w14:textId="77777777" w:rsidR="000B28E0" w:rsidRDefault="000B28E0" w:rsidP="000B28E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk214540754"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Who can apply and how much can I apply for?</w:t>
+        <w:t xml:space="preserve">Who can apply </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and how much can I apply for?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0323432D" w14:textId="77777777" w:rsidR="000B28E0" w:rsidRPr="00DC1DEE" w:rsidRDefault="000B28E0" w:rsidP="000B28E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AD4C380" w14:textId="6ABA23B8" w:rsidR="000B28E0" w:rsidRDefault="000B28E0" w:rsidP="000B28E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:noProof/>
@@ -422,382 +435,410 @@
         <w:tblW w:w="5543" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2618"/>
         <w:gridCol w:w="2925"/>
       </w:tblGrid>
       <w:tr w:rsidR="000052FB" w:rsidRPr="000052FB" w14:paraId="4DE2DFE1" w14:textId="77777777" w:rsidTr="00A31A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23D55B13" w14:textId="77777777" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="000052FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Applications open</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B13B3BB" w14:textId="77777777" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="005E4140">
+          <w:p w14:paraId="4B13B3BB" w14:textId="27F9520C" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="005E4140">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> June 2025</w:t>
+              <w:t xml:space="preserve"> June 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C022E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000052FB" w:rsidRPr="000052FB" w14:paraId="6DAB9ACF" w14:textId="77777777" w:rsidTr="00A31A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13B39781" w14:textId="77777777" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="000052FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Applications close</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC7DE64" w14:textId="77777777" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="005E4140">
+          <w:p w14:paraId="6BC7DE64" w14:textId="3E78A4A6" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="005E4140">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> July 2025</w:t>
+              <w:t xml:space="preserve"> July 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C022E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000052FB" w:rsidRPr="000052FB" w14:paraId="13E84352" w14:textId="77777777" w:rsidTr="00A31A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B5EFA65" w14:textId="77777777" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="000052FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Decisions advised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35B8F6FE" w14:textId="77777777" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="005E4140">
+          <w:p w14:paraId="35B8F6FE" w14:textId="09750708" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="005E4140">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Late August 2025</w:t>
+              <w:t>Late August 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C022E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000052FB" w:rsidRPr="000052FB" w14:paraId="2AE03F31" w14:textId="77777777" w:rsidTr="00A31A79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="506B5A7C" w14:textId="77777777" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="000052FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Funding awarded</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="417B1BA4" w14:textId="77777777" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="005E4140">
+          <w:p w14:paraId="417B1BA4" w14:textId="0E676B1A" w:rsidR="000052FB" w:rsidRPr="000052FB" w:rsidRDefault="000052FB" w:rsidP="005E4140">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000052FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>September 2025</w:t>
+              <w:t>September 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C022E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="005191EB" w14:textId="77777777" w:rsidR="00F52E5E" w:rsidRDefault="00F52E5E" w:rsidP="000052FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4944"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5269119B" w14:textId="736C7AEF" w:rsidR="000052FB" w:rsidRPr="00F52E5E" w:rsidRDefault="00F52E5E" w:rsidP="000052FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4944"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3339,65 +3380,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BC49424" w14:textId="77777777" w:rsidR="00A7601C" w:rsidRDefault="00A7601C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A7601C" w:rsidSect="003A612E">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CC0D2E0" w14:textId="77777777" w:rsidR="005D34E9" w:rsidRDefault="005D34E9" w:rsidP="00E66F8A">
+    <w:p w14:paraId="45B91EC6" w14:textId="77777777" w:rsidR="00692CCD" w:rsidRDefault="00692CCD" w:rsidP="00E66F8A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63D6C623" w14:textId="77777777" w:rsidR="005D34E9" w:rsidRDefault="005D34E9" w:rsidP="00E66F8A">
+    <w:p w14:paraId="1540B196" w14:textId="77777777" w:rsidR="00692CCD" w:rsidRDefault="00692CCD" w:rsidP="00E66F8A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E0BA7A5" w14:textId="77777777" w:rsidR="005D34E9" w:rsidRDefault="005D34E9"/>
+    <w:p w14:paraId="31D185C0" w14:textId="77777777" w:rsidR="00692CCD" w:rsidRDefault="00692CCD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -3861,65 +3902,65 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Heading3Char"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3E77D59D" w14:textId="12B9D4DD" w:rsidR="00E66F8A" w:rsidRDefault="00E66F8A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D32B156" w14:textId="77777777" w:rsidR="005D34E9" w:rsidRDefault="005D34E9" w:rsidP="00E66F8A">
+    <w:p w14:paraId="5F16F2E9" w14:textId="77777777" w:rsidR="00692CCD" w:rsidRDefault="00692CCD" w:rsidP="00E66F8A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="112D7422" w14:textId="77777777" w:rsidR="005D34E9" w:rsidRDefault="005D34E9" w:rsidP="00E66F8A">
+    <w:p w14:paraId="3C4AC52F" w14:textId="77777777" w:rsidR="00692CCD" w:rsidRDefault="00692CCD" w:rsidP="00E66F8A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D6F7A4D" w14:textId="77777777" w:rsidR="005D34E9" w:rsidRDefault="005D34E9"/>
+    <w:p w14:paraId="672B88EC" w14:textId="77777777" w:rsidR="00692CCD" w:rsidRDefault="00692CCD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02040DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C09A4442"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5338,117 +5379,120 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F774A"/>
     <w:rsid w:val="000052FB"/>
     <w:rsid w:val="00015095"/>
+    <w:rsid w:val="000221A3"/>
     <w:rsid w:val="00027630"/>
     <w:rsid w:val="0003242E"/>
     <w:rsid w:val="0003479F"/>
     <w:rsid w:val="00034AC4"/>
     <w:rsid w:val="00046EBC"/>
     <w:rsid w:val="000515EB"/>
     <w:rsid w:val="000519F0"/>
     <w:rsid w:val="00052E3B"/>
     <w:rsid w:val="0005366C"/>
     <w:rsid w:val="00056C04"/>
     <w:rsid w:val="000623CA"/>
     <w:rsid w:val="0007322C"/>
     <w:rsid w:val="00073AA1"/>
     <w:rsid w:val="00074F2A"/>
     <w:rsid w:val="000807E9"/>
     <w:rsid w:val="00080DB9"/>
     <w:rsid w:val="0008140F"/>
     <w:rsid w:val="00082833"/>
     <w:rsid w:val="00083252"/>
     <w:rsid w:val="00092E52"/>
     <w:rsid w:val="00094571"/>
     <w:rsid w:val="00096287"/>
     <w:rsid w:val="000A2126"/>
     <w:rsid w:val="000B28E0"/>
     <w:rsid w:val="000B2E82"/>
     <w:rsid w:val="000B5099"/>
+    <w:rsid w:val="000C2302"/>
     <w:rsid w:val="000C4B8E"/>
     <w:rsid w:val="000D118C"/>
     <w:rsid w:val="000D4ED9"/>
     <w:rsid w:val="000E0AF7"/>
     <w:rsid w:val="000E1A7F"/>
     <w:rsid w:val="000E68C8"/>
     <w:rsid w:val="000E78CE"/>
     <w:rsid w:val="000F1A7B"/>
     <w:rsid w:val="000F2EB1"/>
     <w:rsid w:val="001005E8"/>
     <w:rsid w:val="0010084C"/>
     <w:rsid w:val="00105AFA"/>
     <w:rsid w:val="0011177F"/>
     <w:rsid w:val="00112218"/>
     <w:rsid w:val="00116794"/>
     <w:rsid w:val="0012158A"/>
     <w:rsid w:val="00126428"/>
     <w:rsid w:val="00137362"/>
     <w:rsid w:val="001376E9"/>
     <w:rsid w:val="001422B3"/>
     <w:rsid w:val="00143D38"/>
     <w:rsid w:val="00153987"/>
     <w:rsid w:val="00154F42"/>
     <w:rsid w:val="00157797"/>
     <w:rsid w:val="0016344C"/>
     <w:rsid w:val="001739E9"/>
     <w:rsid w:val="001740E5"/>
     <w:rsid w:val="001773EE"/>
     <w:rsid w:val="00180BED"/>
     <w:rsid w:val="00181F68"/>
     <w:rsid w:val="00182C07"/>
     <w:rsid w:val="00185981"/>
     <w:rsid w:val="00191BD9"/>
     <w:rsid w:val="00197215"/>
     <w:rsid w:val="00197318"/>
     <w:rsid w:val="001B5454"/>
     <w:rsid w:val="001B731C"/>
     <w:rsid w:val="001C454F"/>
     <w:rsid w:val="001D2B85"/>
     <w:rsid w:val="001D4E29"/>
     <w:rsid w:val="001E0492"/>
+    <w:rsid w:val="001E153C"/>
     <w:rsid w:val="001F01C2"/>
     <w:rsid w:val="001F157F"/>
     <w:rsid w:val="001F6CDD"/>
     <w:rsid w:val="0020413E"/>
     <w:rsid w:val="00205C40"/>
     <w:rsid w:val="00206199"/>
     <w:rsid w:val="00207376"/>
     <w:rsid w:val="00207F27"/>
     <w:rsid w:val="00214077"/>
     <w:rsid w:val="002265AD"/>
     <w:rsid w:val="00231169"/>
     <w:rsid w:val="00231465"/>
     <w:rsid w:val="00234005"/>
     <w:rsid w:val="00252495"/>
     <w:rsid w:val="002556C0"/>
     <w:rsid w:val="0026716A"/>
     <w:rsid w:val="002816CC"/>
     <w:rsid w:val="002835FB"/>
     <w:rsid w:val="00284F1B"/>
     <w:rsid w:val="00286362"/>
     <w:rsid w:val="002863CC"/>
     <w:rsid w:val="00290A65"/>
     <w:rsid w:val="0029463C"/>
     <w:rsid w:val="002971AB"/>
     <w:rsid w:val="002B1BB3"/>
@@ -5510,276 +5554,292 @@
     <w:rsid w:val="00445752"/>
     <w:rsid w:val="00453962"/>
     <w:rsid w:val="00467555"/>
     <w:rsid w:val="00470F64"/>
     <w:rsid w:val="004765D6"/>
     <w:rsid w:val="00481407"/>
     <w:rsid w:val="00494717"/>
     <w:rsid w:val="00494CB8"/>
     <w:rsid w:val="00495429"/>
     <w:rsid w:val="004A1B8E"/>
     <w:rsid w:val="004A3018"/>
     <w:rsid w:val="004A476C"/>
     <w:rsid w:val="004A5820"/>
     <w:rsid w:val="004B4C59"/>
     <w:rsid w:val="004B689D"/>
     <w:rsid w:val="004C08EE"/>
     <w:rsid w:val="004D084B"/>
     <w:rsid w:val="004D0F12"/>
     <w:rsid w:val="004D212F"/>
     <w:rsid w:val="004E3C58"/>
     <w:rsid w:val="004E53BC"/>
     <w:rsid w:val="004F0F2E"/>
     <w:rsid w:val="004F2E8C"/>
     <w:rsid w:val="004F3B88"/>
     <w:rsid w:val="004F4487"/>
+    <w:rsid w:val="004F70FE"/>
     <w:rsid w:val="00500993"/>
     <w:rsid w:val="00501701"/>
     <w:rsid w:val="00510CE3"/>
     <w:rsid w:val="00513E4D"/>
     <w:rsid w:val="00515BB6"/>
     <w:rsid w:val="00517577"/>
     <w:rsid w:val="005205E2"/>
     <w:rsid w:val="00520C77"/>
     <w:rsid w:val="00523737"/>
     <w:rsid w:val="0052429F"/>
     <w:rsid w:val="00531646"/>
     <w:rsid w:val="00535B25"/>
     <w:rsid w:val="00542332"/>
     <w:rsid w:val="0054689E"/>
     <w:rsid w:val="0055058A"/>
     <w:rsid w:val="005553E2"/>
     <w:rsid w:val="005647C4"/>
     <w:rsid w:val="00566887"/>
     <w:rsid w:val="00570591"/>
     <w:rsid w:val="00570F83"/>
     <w:rsid w:val="005730E2"/>
+    <w:rsid w:val="00573DED"/>
     <w:rsid w:val="0058241A"/>
     <w:rsid w:val="00583464"/>
     <w:rsid w:val="00583E5E"/>
     <w:rsid w:val="00594078"/>
     <w:rsid w:val="005964B3"/>
     <w:rsid w:val="005A026E"/>
     <w:rsid w:val="005A3693"/>
     <w:rsid w:val="005A607C"/>
     <w:rsid w:val="005B0921"/>
     <w:rsid w:val="005B2580"/>
     <w:rsid w:val="005C3652"/>
     <w:rsid w:val="005C76FE"/>
     <w:rsid w:val="005D34E9"/>
     <w:rsid w:val="005D70C3"/>
     <w:rsid w:val="005E4FAA"/>
     <w:rsid w:val="005E5AA7"/>
     <w:rsid w:val="005E673E"/>
     <w:rsid w:val="005E6DC8"/>
     <w:rsid w:val="005E6F4A"/>
     <w:rsid w:val="005F666E"/>
     <w:rsid w:val="00600257"/>
     <w:rsid w:val="006158EC"/>
     <w:rsid w:val="00621AFD"/>
     <w:rsid w:val="00625968"/>
     <w:rsid w:val="00625FF9"/>
     <w:rsid w:val="00627639"/>
     <w:rsid w:val="00633F1E"/>
     <w:rsid w:val="00635543"/>
     <w:rsid w:val="00647A4A"/>
     <w:rsid w:val="00650F77"/>
     <w:rsid w:val="00656C4A"/>
     <w:rsid w:val="00674CC7"/>
     <w:rsid w:val="00677E63"/>
     <w:rsid w:val="00691E54"/>
+    <w:rsid w:val="00692CCD"/>
     <w:rsid w:val="006966EE"/>
     <w:rsid w:val="00696FBF"/>
     <w:rsid w:val="006A0F09"/>
     <w:rsid w:val="006A3C4A"/>
     <w:rsid w:val="006A43B9"/>
     <w:rsid w:val="006B5746"/>
     <w:rsid w:val="006C5E6F"/>
     <w:rsid w:val="006C79D6"/>
     <w:rsid w:val="006C7FB6"/>
     <w:rsid w:val="006D0990"/>
+    <w:rsid w:val="006D246E"/>
     <w:rsid w:val="006D54D0"/>
     <w:rsid w:val="006D71FB"/>
     <w:rsid w:val="006E624B"/>
     <w:rsid w:val="006F4EEC"/>
     <w:rsid w:val="00703B6C"/>
     <w:rsid w:val="00707ABC"/>
     <w:rsid w:val="00710765"/>
     <w:rsid w:val="00716080"/>
     <w:rsid w:val="00726A9F"/>
     <w:rsid w:val="00727083"/>
     <w:rsid w:val="0073462D"/>
     <w:rsid w:val="00735F9F"/>
     <w:rsid w:val="007374E5"/>
     <w:rsid w:val="00744D7D"/>
     <w:rsid w:val="0075049D"/>
     <w:rsid w:val="007566E3"/>
     <w:rsid w:val="00757C47"/>
     <w:rsid w:val="00772184"/>
     <w:rsid w:val="00772FAA"/>
+    <w:rsid w:val="00774BF3"/>
     <w:rsid w:val="00775223"/>
     <w:rsid w:val="00776596"/>
     <w:rsid w:val="007863B9"/>
     <w:rsid w:val="007A2673"/>
     <w:rsid w:val="007A409D"/>
     <w:rsid w:val="007B3E60"/>
     <w:rsid w:val="007B6E80"/>
     <w:rsid w:val="007D2266"/>
     <w:rsid w:val="007D5730"/>
     <w:rsid w:val="007E266B"/>
     <w:rsid w:val="007F033D"/>
     <w:rsid w:val="007F4269"/>
     <w:rsid w:val="007F5678"/>
     <w:rsid w:val="008009C7"/>
     <w:rsid w:val="0080461E"/>
     <w:rsid w:val="008167CF"/>
+    <w:rsid w:val="008202EF"/>
     <w:rsid w:val="0082390D"/>
     <w:rsid w:val="008267F8"/>
     <w:rsid w:val="008343AB"/>
     <w:rsid w:val="008347DF"/>
     <w:rsid w:val="00842AD9"/>
     <w:rsid w:val="00844F0E"/>
+    <w:rsid w:val="008527AB"/>
     <w:rsid w:val="00854E2B"/>
     <w:rsid w:val="00863BF8"/>
     <w:rsid w:val="0086455C"/>
     <w:rsid w:val="008649A0"/>
     <w:rsid w:val="008828EE"/>
     <w:rsid w:val="00883195"/>
     <w:rsid w:val="00884A8D"/>
     <w:rsid w:val="00886D7B"/>
     <w:rsid w:val="00890136"/>
     <w:rsid w:val="008906E3"/>
     <w:rsid w:val="008A1A1C"/>
     <w:rsid w:val="008A2177"/>
     <w:rsid w:val="008B53F7"/>
     <w:rsid w:val="008C0C6D"/>
     <w:rsid w:val="008C26C7"/>
     <w:rsid w:val="008D210D"/>
     <w:rsid w:val="008E4A3F"/>
     <w:rsid w:val="008F3EDE"/>
     <w:rsid w:val="00903879"/>
     <w:rsid w:val="00903E88"/>
     <w:rsid w:val="00910B1E"/>
     <w:rsid w:val="00911C10"/>
     <w:rsid w:val="009202DD"/>
+    <w:rsid w:val="00921C01"/>
     <w:rsid w:val="00924398"/>
     <w:rsid w:val="00941DAF"/>
     <w:rsid w:val="009442A9"/>
+    <w:rsid w:val="00947DFF"/>
     <w:rsid w:val="00953031"/>
     <w:rsid w:val="00955743"/>
     <w:rsid w:val="0096456E"/>
     <w:rsid w:val="00970251"/>
     <w:rsid w:val="0097146D"/>
     <w:rsid w:val="00976DC5"/>
     <w:rsid w:val="009858A2"/>
     <w:rsid w:val="009908C0"/>
     <w:rsid w:val="00991275"/>
     <w:rsid w:val="009A0F90"/>
+    <w:rsid w:val="009A241F"/>
     <w:rsid w:val="009B1F91"/>
     <w:rsid w:val="009B358A"/>
+    <w:rsid w:val="009D051C"/>
     <w:rsid w:val="009D386E"/>
     <w:rsid w:val="009E2D60"/>
     <w:rsid w:val="009E461C"/>
     <w:rsid w:val="009F3A1A"/>
     <w:rsid w:val="00A05F6D"/>
     <w:rsid w:val="00A0670C"/>
     <w:rsid w:val="00A22514"/>
     <w:rsid w:val="00A26B93"/>
     <w:rsid w:val="00A31A79"/>
     <w:rsid w:val="00A3720C"/>
     <w:rsid w:val="00A51508"/>
     <w:rsid w:val="00A66BE2"/>
     <w:rsid w:val="00A75AD4"/>
     <w:rsid w:val="00A7601C"/>
     <w:rsid w:val="00A837C7"/>
+    <w:rsid w:val="00A90DCB"/>
     <w:rsid w:val="00A937EA"/>
     <w:rsid w:val="00A953D8"/>
     <w:rsid w:val="00A9639A"/>
+    <w:rsid w:val="00AB74A7"/>
     <w:rsid w:val="00AC6C01"/>
     <w:rsid w:val="00AD07E0"/>
     <w:rsid w:val="00AD1318"/>
     <w:rsid w:val="00AF4328"/>
     <w:rsid w:val="00B07B3A"/>
     <w:rsid w:val="00B112D1"/>
     <w:rsid w:val="00B14315"/>
     <w:rsid w:val="00B1691A"/>
     <w:rsid w:val="00B320EE"/>
     <w:rsid w:val="00B43D9D"/>
     <w:rsid w:val="00B50826"/>
     <w:rsid w:val="00B510FB"/>
     <w:rsid w:val="00B5515C"/>
     <w:rsid w:val="00B61CB9"/>
     <w:rsid w:val="00B63D86"/>
     <w:rsid w:val="00B66750"/>
     <w:rsid w:val="00B66F21"/>
     <w:rsid w:val="00B73686"/>
     <w:rsid w:val="00B81D18"/>
     <w:rsid w:val="00B83C8F"/>
     <w:rsid w:val="00B85786"/>
     <w:rsid w:val="00B85B20"/>
     <w:rsid w:val="00B93C0C"/>
     <w:rsid w:val="00B95132"/>
     <w:rsid w:val="00BA10B2"/>
     <w:rsid w:val="00BA74D2"/>
     <w:rsid w:val="00BB034D"/>
     <w:rsid w:val="00BB180B"/>
     <w:rsid w:val="00BB3974"/>
     <w:rsid w:val="00BE0086"/>
     <w:rsid w:val="00BE1347"/>
     <w:rsid w:val="00BE4D9E"/>
     <w:rsid w:val="00BF4720"/>
     <w:rsid w:val="00C017DD"/>
+    <w:rsid w:val="00C022E4"/>
     <w:rsid w:val="00C0394D"/>
     <w:rsid w:val="00C04E22"/>
     <w:rsid w:val="00C1248F"/>
     <w:rsid w:val="00C21386"/>
     <w:rsid w:val="00C34449"/>
     <w:rsid w:val="00C367A1"/>
     <w:rsid w:val="00C409AD"/>
     <w:rsid w:val="00C4164D"/>
     <w:rsid w:val="00C42393"/>
     <w:rsid w:val="00C424BA"/>
     <w:rsid w:val="00C43628"/>
+    <w:rsid w:val="00C43EA7"/>
     <w:rsid w:val="00C56CEA"/>
     <w:rsid w:val="00C605BB"/>
     <w:rsid w:val="00C64493"/>
     <w:rsid w:val="00C73322"/>
     <w:rsid w:val="00C83FC7"/>
     <w:rsid w:val="00C9470C"/>
     <w:rsid w:val="00C95BA5"/>
     <w:rsid w:val="00CA2826"/>
     <w:rsid w:val="00CA61C7"/>
     <w:rsid w:val="00CB07B8"/>
     <w:rsid w:val="00CB687A"/>
     <w:rsid w:val="00CC1DC3"/>
     <w:rsid w:val="00CC426E"/>
     <w:rsid w:val="00CE2E42"/>
     <w:rsid w:val="00CF4554"/>
     <w:rsid w:val="00D002E6"/>
     <w:rsid w:val="00D1461A"/>
     <w:rsid w:val="00D16151"/>
     <w:rsid w:val="00D21BB9"/>
+    <w:rsid w:val="00D44D00"/>
     <w:rsid w:val="00D46B13"/>
     <w:rsid w:val="00D50582"/>
     <w:rsid w:val="00D524EF"/>
     <w:rsid w:val="00D52F4D"/>
     <w:rsid w:val="00D75757"/>
     <w:rsid w:val="00D7658A"/>
     <w:rsid w:val="00D77260"/>
     <w:rsid w:val="00D779B8"/>
     <w:rsid w:val="00D8408D"/>
     <w:rsid w:val="00D84551"/>
     <w:rsid w:val="00D86143"/>
     <w:rsid w:val="00D940B0"/>
     <w:rsid w:val="00DA0548"/>
     <w:rsid w:val="00DB2523"/>
     <w:rsid w:val="00DB7E2E"/>
     <w:rsid w:val="00DC10ED"/>
     <w:rsid w:val="00DC1DEE"/>
     <w:rsid w:val="00DC2FD2"/>
     <w:rsid w:val="00DD1A41"/>
     <w:rsid w:val="00DD5909"/>
     <w:rsid w:val="00DE1C44"/>
     <w:rsid w:val="00DF4148"/>
     <w:rsid w:val="00DF7A87"/>
     <w:rsid w:val="00DF7D1B"/>
     <w:rsid w:val="00E01E7E"/>
@@ -5801,72 +5861,74 @@
     <w:rsid w:val="00E735EA"/>
     <w:rsid w:val="00E73A13"/>
     <w:rsid w:val="00E749FC"/>
     <w:rsid w:val="00E81380"/>
     <w:rsid w:val="00E87FF3"/>
     <w:rsid w:val="00E950FC"/>
     <w:rsid w:val="00EA12DD"/>
     <w:rsid w:val="00EA62A6"/>
     <w:rsid w:val="00EB55BB"/>
     <w:rsid w:val="00EB592B"/>
     <w:rsid w:val="00EB7CC6"/>
     <w:rsid w:val="00ED0515"/>
     <w:rsid w:val="00EE223C"/>
     <w:rsid w:val="00EE33CC"/>
     <w:rsid w:val="00EF5145"/>
     <w:rsid w:val="00EF647F"/>
     <w:rsid w:val="00F00E2C"/>
     <w:rsid w:val="00F14922"/>
     <w:rsid w:val="00F17069"/>
     <w:rsid w:val="00F2262B"/>
     <w:rsid w:val="00F327D9"/>
     <w:rsid w:val="00F33DED"/>
     <w:rsid w:val="00F375CF"/>
     <w:rsid w:val="00F43233"/>
     <w:rsid w:val="00F445B3"/>
+    <w:rsid w:val="00F45502"/>
     <w:rsid w:val="00F45536"/>
     <w:rsid w:val="00F515D9"/>
     <w:rsid w:val="00F52E5E"/>
     <w:rsid w:val="00F54C20"/>
     <w:rsid w:val="00F552A9"/>
     <w:rsid w:val="00F60052"/>
     <w:rsid w:val="00F83153"/>
     <w:rsid w:val="00F86B37"/>
     <w:rsid w:val="00F91BDF"/>
     <w:rsid w:val="00F935A0"/>
     <w:rsid w:val="00F94A76"/>
     <w:rsid w:val="00F9525A"/>
     <w:rsid w:val="00F95ACE"/>
     <w:rsid w:val="00F975A6"/>
     <w:rsid w:val="00FA42F6"/>
     <w:rsid w:val="00FA526B"/>
     <w:rsid w:val="00FA5814"/>
     <w:rsid w:val="00FA5D10"/>
     <w:rsid w:val="00FA6DDC"/>
     <w:rsid w:val="00FC12C0"/>
     <w:rsid w:val="00FC18A0"/>
     <w:rsid w:val="00FC55B6"/>
+    <w:rsid w:val="00FD501F"/>
     <w:rsid w:val="00FE1E76"/>
     <w:rsid w:val="00FE5E70"/>
     <w:rsid w:val="00FF0335"/>
     <w:rsid w:val="00FF2F57"/>
     <w:rsid w:val="00FF63DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -7197,76 +7259,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="646973ba-dd99-4b86-ace2-d4c7474c1c82" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="65694d64-e5f4-4fd7-a272-e61d0d38ce1a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FF1E704FD3846043B4F3680EC203687B" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c094c2af933c5900bde93d782ed770fe">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="65694d64-e5f4-4fd7-a272-e61d0d38ce1a" xmlns:ns3="646973ba-dd99-4b86-ace2-d4c7474c1c82" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7cd7e96e62af499747273322563e521a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FF1E704FD3846043B4F3680EC203687B" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="03b3bcbc873097487e5ede896202a7c9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="65694d64-e5f4-4fd7-a272-e61d0d38ce1a" xmlns:ns3="646973ba-dd99-4b86-ace2-d4c7474c1c82" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5412aacdc38085536b39b24309b8aa9b" ns2:_="" ns3:_="">
     <xsd:import namespace="65694d64-e5f4-4fd7-a272-e61d0d38ce1a"/>
     <xsd:import namespace="646973ba-dd99-4b86-ace2-d4c7474c1c82"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -7422,125 +7484,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82035006-59DB-4333-B7B1-CCE60AF33AA3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D9BE01B-309E-4AEA-8493-62684264684E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE2CE3AB-F524-4982-B496-9218D469ED57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="646973ba-dd99-4b86-ace2-d4c7474c1c82"/>
     <ds:schemaRef ds:uri="65694d64-e5f4-4fd7-a272-e61d0d38ce1a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D9BE01B-309E-4AEA-8493-62684264684E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82035006-59DB-4333-B7B1-CCE60AF33AA3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74B3C50B-F1B7-436F-8E4F-4DC5E426A4E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{448D1CF3-3789-4314-AF1C-198C990F9CAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="65694d64-e5f4-4fd7-a272-e61d0d38ce1a"/>
     <ds:schemaRef ds:uri="646973ba-dd99-4b86-ace2-d4c7474c1c82"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1028</Words>
-  <Characters>5864</Characters>
+  <Words>1099</Words>
+  <Characters>5729</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>194</Lines>
+  <Paragraphs>97</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6879</CharactersWithSpaces>
+  <CharactersWithSpaces>6826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Eleanor Gear</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FF1E704FD3846043B4F3680EC203687B</vt:lpwstr>